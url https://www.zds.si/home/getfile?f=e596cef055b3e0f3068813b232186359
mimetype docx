--- v0 (2026-06-04)
+++ v1 (2026-11-05)
@@ -65,65 +65,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="737648CB" w14:textId="77777777" w:rsidR="00D6771E" w:rsidRPr="00DD2790" w:rsidRDefault="00D6771E" w:rsidP="00D6771E">
       <w:pPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A4FAE71" w14:textId="3CB8AB29" w:rsidR="00566AD1" w:rsidRPr="00DD2790" w:rsidRDefault="001514EC" w:rsidP="00D6771E">
       <w:pPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Združenje delodajalcev Slovenije (ZDS) je prvo prostovoljno interesno združenje delodajalcev, ki že od leta 1994 uresničuje interese slovenskega gospodarstva ter aktivno soustvarja socialni dialog, zakonodajo in </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> okolje znotraj Slovenije in na mednarodni ravni.</w:t>
+        <w:t>Združenje delodajalcev Slovenije (ZDS) je prvo prostovoljno interesno združenje delodajalcev, ki že od leta 1994 uresničuje interese slovenskega gospodarstva ter aktivno soustvarja socialni dialog, zakonodajo in gospodarstveno okolje znotraj Slovenije in na mednarodni ravni.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D644A2" w14:textId="77777777" w:rsidR="005D01C0" w:rsidRPr="00DD2790" w:rsidRDefault="005D01C0" w:rsidP="00D6771E">
       <w:pPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="035F38CF" w14:textId="77777777" w:rsidR="00D6771E" w:rsidRPr="00DD2790" w:rsidRDefault="00D6771E" w:rsidP="00D6771E">
       <w:pPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1363D0F5" w14:textId="771312B2" w:rsidR="00A679B9" w:rsidRPr="00DD2790" w:rsidRDefault="00A679B9" w:rsidP="00D6771E">
       <w:pPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -176,247 +162,75 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iščemo kompetentno osebo za </w:t>
       </w:r>
       <w:r w:rsidR="005D01C0" w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>področje pravnega svetovanja na področju delovnih razmerij in kolektivnih pogodb, s poudarkom na vsebinah prejemkov iz delovnih razmerij</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. Kandidat bo sodeloval</w:t>
       </w:r>
       <w:r w:rsidR="005D01C0" w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pri s</w:t>
+        <w:t xml:space="preserve"> pri strokovnem pokrivanju dodeljenega področja, pri čemer sodelovanje zajema tudi delovanje v mednarodnih organizacijah. Kandidat bo med svojimi </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6771E" w:rsidRPr="00DD2790">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delovnimi zadolžitvami </w:t>
       </w:r>
       <w:r w:rsidR="005D01C0" w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>trokovn</w:t>
+        <w:t xml:space="preserve">opravljal svetovanje podjetjem, sodeloval v kolektivnih pogajanjih na panožnem nivoju, sodeloval v tripartitnem socialnem dialogu (z </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6771E" w:rsidRPr="00DD2790">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="005D01C0" w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>em</w:t>
-[...183 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>lado, ministrstvi…) ter v projektih.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7753FA40" w14:textId="64FDCA6C" w:rsidR="00A679B9" w:rsidRPr="00DD2790" w:rsidRDefault="00A679B9" w:rsidP="00D6771E">
       <w:pPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="247CC7D9" w14:textId="77777777" w:rsidR="00D6771E" w:rsidRPr="00DD2790" w:rsidRDefault="00D6771E" w:rsidP="00D6771E">
       <w:pPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DE4282C" w14:textId="583AC043" w:rsidR="00566AD1" w:rsidRPr="00DD2790" w:rsidRDefault="005D01C0" w:rsidP="00D6771E">
       <w:pPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -452,358 +266,196 @@
       <w:r w:rsidR="00566AD1" w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BFDFFBB" w14:textId="06FF1D5A" w:rsidR="005D01C0" w:rsidRPr="00DD2790" w:rsidRDefault="005D01C0" w:rsidP="00D6771E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...23 lines deleted...]
-        <w:t>delodajalec,</w:t>
+        <w:t>pripravo podatkov, analiz in predlogov po programu nalog, ki ga pripravi delodajalec,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A48877E" w14:textId="1A471410" w:rsidR="005D01C0" w:rsidRPr="00DD2790" w:rsidRDefault="005D01C0" w:rsidP="00D6771E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...35 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>spremljanje in proučevanje dodeljenih vsebinskih področij,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B82CF73" w14:textId="3785F2E8" w:rsidR="005D01C0" w:rsidRPr="00DD2790" w:rsidRDefault="005D01C0" w:rsidP="00D6771E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...11 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>sodelovanje v različnih teamih,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="645D7772" w14:textId="08D132A6" w:rsidR="005D01C0" w:rsidRPr="00DD2790" w:rsidRDefault="005D01C0" w:rsidP="00D6771E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...23 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>neposredno pravno svetovanje,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BC363D" w14:textId="5F3670E0" w:rsidR="005D01C0" w:rsidRPr="00DD2790" w:rsidRDefault="005D01C0" w:rsidP="00D6771E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...23 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>pisanje pravnih mnenj in pripomb,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="747252A5" w14:textId="77777777" w:rsidR="00D6771E" w:rsidRPr="00DD2790" w:rsidRDefault="005D01C0" w:rsidP="00D6771E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> in njihovo objavljanje</w:t>
+        <w:t>pisanje strokovnih člankov/prispevkov in njihovo objavljanje</w:t>
       </w:r>
       <w:r w:rsidR="00D6771E" w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F79BC97" w14:textId="47DA7C40" w:rsidR="005D01C0" w:rsidRPr="00DD2790" w:rsidRDefault="00D6771E" w:rsidP="00D6771E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>delovanje v mednarodnih organizacijah</w:t>
       </w:r>
       <w:r w:rsidR="005D01C0" w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C44E590" w14:textId="6205350A" w:rsidR="005D01C0" w:rsidRPr="00DD2790" w:rsidRDefault="005D01C0" w:rsidP="00D6771E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>izvajanje izobraževanj/predavanj.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E10F7C4" w14:textId="77777777" w:rsidR="005D01C0" w:rsidRPr="00DD2790" w:rsidRDefault="005D01C0" w:rsidP="00D6771E">
       <w:pPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00CD7493" w14:textId="77777777" w:rsidR="00D6771E" w:rsidRPr="00DD2790" w:rsidRDefault="00D6771E" w:rsidP="00D6771E">
       <w:pPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28A231E3" w14:textId="7529C254" w:rsidR="001514EC" w:rsidRPr="00DD2790" w:rsidRDefault="00566AD1" w:rsidP="00D6771E">
@@ -819,63 +471,51 @@
       <w:r w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pričakujemo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FEC11B8" w14:textId="0140EBB4" w:rsidR="00D6771E" w:rsidRPr="00DD2790" w:rsidRDefault="00D6771E" w:rsidP="00D6771E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">izobrazbo </w:t>
-[...11 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>izobrazbo univ. dipl. pravnik ali 2. bolonjska stopnja pravo,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028E9F49" w14:textId="1A241A7F" w:rsidR="009A0299" w:rsidRPr="00DD2790" w:rsidRDefault="00566AD1" w:rsidP="00D6771E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">visoko stopnjo organiziranosti, odlične komunikacijske sposobnosti, zanesljivost, </w:t>
       </w:r>
       <w:r w:rsidR="00A679B9" w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>natančnost</w:t>
@@ -1054,63 +694,55 @@
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nudimo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="643602EB" w14:textId="69C68C0B" w:rsidR="00566AD1" w:rsidRPr="00DD2790" w:rsidRDefault="00566AD1" w:rsidP="00D6771E">
       <w:pPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00DD2790">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dinamično </w:t>
       </w:r>
       <w:r w:rsidR="00D6771E" w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">in stabilno </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>delovno okolje, neposredno sodelovanje z vodstvom</w:t>
       </w:r>
       <w:r w:rsidR="009A0299" w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ZDS in vpogled v delovanje pomembnega socialnega partnerja</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD2790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, priložnosti za strokovni razvoj in stabilno zaposlitev.</w:t>
       </w:r>
@@ -1243,51 +875,51 @@
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
@@ -2538,65 +2170,67 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00566AD1"/>
     <w:rsid w:val="00064061"/>
     <w:rsid w:val="00111E33"/>
     <w:rsid w:val="00131D56"/>
     <w:rsid w:val="001514EC"/>
     <w:rsid w:val="003F70E1"/>
     <w:rsid w:val="00473BBC"/>
     <w:rsid w:val="00566AD1"/>
     <w:rsid w:val="005D01C0"/>
     <w:rsid w:val="006102B5"/>
+    <w:rsid w:val="006D4272"/>
     <w:rsid w:val="009A0299"/>
     <w:rsid w:val="00A1437E"/>
     <w:rsid w:val="00A541A2"/>
     <w:rsid w:val="00A679B9"/>
     <w:rsid w:val="00AA4275"/>
     <w:rsid w:val="00B44516"/>
     <w:rsid w:val="00B73AE9"/>
     <w:rsid w:val="00CA6262"/>
     <w:rsid w:val="00D6771E"/>
     <w:rsid w:val="00DD2790"/>
     <w:rsid w:val="00DF5EFB"/>
     <w:rsid w:val="00E415C5"/>
     <w:rsid w:val="00EB2950"/>
     <w:rsid w:val="00EF0BD2"/>
     <w:rsid w:val="00F20798"/>
+    <w:rsid w:val="00F74E44"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0C7ADA02"/>
@@ -3185,50 +2819,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Naslov9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Navaden"/>
     <w:next w:val="Navaden"/>
     <w:link w:val="Naslov9Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00566AD1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Privzetapisavaodstavka">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Navadnatabela">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Brezseznama">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Naslov1Znak">
     <w:name w:val="Naslov 1 Znak"/>
@@ -3832,72 +3467,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>316</Words>
-  <Characters>1803</Characters>
+  <Characters>1804</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2115</CharactersWithSpaces>
+  <CharactersWithSpaces>2116</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tatjana Pajnkihar Napret ZDS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>